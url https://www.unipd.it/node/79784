--- v0 (2025-10-09)
+++ v1 (2026-04-09)
@@ -556,142 +556,142 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033332D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Academic year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C0B5451" w14:textId="50144316" w:rsidR="0033332D" w:rsidRPr="0033332D" w:rsidRDefault="0033332D" w:rsidP="00AA3195">
+          <w:p w14:paraId="1C0B5451" w14:textId="03D9068D" w:rsidR="0033332D" w:rsidRPr="0033332D" w:rsidRDefault="0033332D" w:rsidP="00A65907">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0033332D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="00887E14">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00AA3195">
+            <w:r w:rsidR="00A65907">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="0033332D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
-            <w:r w:rsidR="00AA3195">
+            <w:r w:rsidR="00A65907">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="008538F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> e 202</w:t>
             </w:r>
-            <w:r w:rsidR="00AA3195">
+            <w:r w:rsidR="00A65907">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="008538F6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
-            <w:r w:rsidR="00AA3195">
+            <w:r w:rsidR="00A65907">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0033332D" w:rsidRPr="0033332D" w14:paraId="0F48AC4A" w14:textId="77777777" w:rsidTr="0033332D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33BF379E" w14:textId="77777777" w:rsidR="0033332D" w:rsidRPr="0033332D" w:rsidRDefault="0033332D" w:rsidP="0033332D">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:right="-993"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
@@ -3997,114 +3997,114 @@
       <w:pStyle w:val="Pidipagina"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00D435B9">
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4E37A76A" w14:textId="77777777" w:rsidR="0094488D" w:rsidRDefault="00AA3195" w:rsidP="0094488D">
+  <w:p w14:paraId="4E37A76A" w14:textId="77777777" w:rsidR="0094488D" w:rsidRDefault="00A65907" w:rsidP="0094488D">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="52B18485" w14:textId="33D8D4D1" w:rsidR="0094488D" w:rsidRPr="00A66B19" w:rsidRDefault="00E00101" w:rsidP="0094488D">
+  <w:p w14:paraId="52B18485" w14:textId="3D997161" w:rsidR="0094488D" w:rsidRPr="00A66B19" w:rsidRDefault="00E00101" w:rsidP="0094488D">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A66B19">
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00D435B9" w:rsidRPr="00A66B19">
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00A66B19">
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00AA3195">
+    <w:r w:rsidR="00A65907">
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00A66B19">
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6AAEC62B" w14:textId="77777777" w:rsidR="0094488D" w:rsidRDefault="00AA3195" w:rsidP="00BB21D0">
+  <w:p w14:paraId="6AAEC62B" w14:textId="77777777" w:rsidR="0094488D" w:rsidRDefault="00A65907" w:rsidP="00BB21D0">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="12CCAACF" w14:textId="77777777" w:rsidR="00EF2E68" w:rsidRDefault="00EF2E68">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="22555D3A" w14:textId="77777777" w:rsidR="00600E81" w:rsidRDefault="00600E81">
       <w:r>
         <w:separator/>
       </w:r>
@@ -4976,51 +4976,51 @@
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:color w:val="B2071B"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
             </w:rPr>
             <w:t xml:space="preserve"> OFFICE</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="403543D5" w14:textId="77777777" w:rsidR="004D24BE" w:rsidRPr="00777D69" w:rsidRDefault="00D435B9" w:rsidP="00117E48">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="4880"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00777D69">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:tab/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="56780F08" w14:textId="77777777" w:rsidR="00027C46" w:rsidRPr="004D24BE" w:rsidRDefault="00AA3195" w:rsidP="004D24BE">
+        <w:p w14:paraId="56780F08" w14:textId="77777777" w:rsidR="00027C46" w:rsidRPr="004D24BE" w:rsidRDefault="00A65907" w:rsidP="004D24BE">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6009" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="56E578C7" w14:textId="2D97BE4B" w:rsidR="00027C46" w:rsidRPr="00117E48" w:rsidRDefault="00DB4EA5" w:rsidP="00A42B9B">
           <w:pPr>
             <w:ind w:left="1454"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r w:rsidRPr="006868C7">
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="it-IT"/>
             </w:rPr>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4268F9EB" wp14:editId="5397AA8B">
                 <wp:simplePos x="0" y="0"/>
@@ -5059,102 +5059,102 @@
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1612800" cy="756000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="7A426501" w14:textId="5111A946" w:rsidR="0094488D" w:rsidRPr="00FE6531" w:rsidRDefault="00AA3195" w:rsidP="0094488D">
+  <w:p w14:paraId="7A426501" w14:textId="5111A946" w:rsidR="0094488D" w:rsidRPr="00FE6531" w:rsidRDefault="00A65907" w:rsidP="0094488D">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="DDA47F82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Puntoelenco"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="0"/>
   <w:hyphenationZone w:val="283"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="32769"/>
+    <o:shapedefaults v:ext="edit" spidmax="34817"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009C1746"/>
     <w:rsid w:val="00024EFC"/>
     <w:rsid w:val="000728EF"/>
     <w:rsid w:val="000A1DB1"/>
     <w:rsid w:val="000C30EC"/>
     <w:rsid w:val="00145862"/>
     <w:rsid w:val="001717A6"/>
     <w:rsid w:val="00190585"/>
     <w:rsid w:val="001B7E86"/>
@@ -5194,50 +5194,51 @@
     <w:rsid w:val="007271BD"/>
     <w:rsid w:val="00731C3B"/>
     <w:rsid w:val="00737F3F"/>
     <w:rsid w:val="00795681"/>
     <w:rsid w:val="007B52A7"/>
     <w:rsid w:val="007C4C53"/>
     <w:rsid w:val="00846EBC"/>
     <w:rsid w:val="008538F6"/>
     <w:rsid w:val="00875743"/>
     <w:rsid w:val="00887E14"/>
     <w:rsid w:val="00891430"/>
     <w:rsid w:val="00893937"/>
     <w:rsid w:val="008B5C37"/>
     <w:rsid w:val="008D42AB"/>
     <w:rsid w:val="008F0C40"/>
     <w:rsid w:val="00946647"/>
     <w:rsid w:val="009509EA"/>
     <w:rsid w:val="00983F41"/>
     <w:rsid w:val="00994273"/>
     <w:rsid w:val="009A19AE"/>
     <w:rsid w:val="009C1746"/>
     <w:rsid w:val="009E3AD5"/>
     <w:rsid w:val="00A42B9B"/>
     <w:rsid w:val="00A5074E"/>
     <w:rsid w:val="00A57B16"/>
+    <w:rsid w:val="00A65907"/>
     <w:rsid w:val="00A66B19"/>
     <w:rsid w:val="00A87B55"/>
     <w:rsid w:val="00AA3195"/>
     <w:rsid w:val="00AF41F8"/>
     <w:rsid w:val="00B0428E"/>
     <w:rsid w:val="00B12CEC"/>
     <w:rsid w:val="00B76052"/>
     <w:rsid w:val="00B81DE5"/>
     <w:rsid w:val="00BB21D0"/>
     <w:rsid w:val="00C17B1A"/>
     <w:rsid w:val="00C40A89"/>
     <w:rsid w:val="00C45DCF"/>
     <w:rsid w:val="00C7146B"/>
     <w:rsid w:val="00C81808"/>
     <w:rsid w:val="00C90A4A"/>
     <w:rsid w:val="00CB7CA5"/>
     <w:rsid w:val="00D06C92"/>
     <w:rsid w:val="00D23C98"/>
     <w:rsid w:val="00D23FE8"/>
     <w:rsid w:val="00D435B9"/>
     <w:rsid w:val="00D5424B"/>
     <w:rsid w:val="00DB4EA5"/>
     <w:rsid w:val="00DF1A57"/>
     <w:rsid w:val="00DF1BFD"/>
     <w:rsid w:val="00E00101"/>
@@ -5248,51 +5249,51 @@
     <w:rsid w:val="00E51986"/>
     <w:rsid w:val="00E52C31"/>
     <w:rsid w:val="00E657F2"/>
     <w:rsid w:val="00E663FD"/>
     <w:rsid w:val="00EF2E68"/>
     <w:rsid w:val="00F1597A"/>
     <w:rsid w:val="00F64653"/>
     <w:rsid w:val="00FD5950"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="32769"/>
+    <o:shapedefaults v:ext="edit" spidmax="34817"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="57E29733"/>
   <w15:docId w15:val="{ABCDBC7A-4304-4C38-A1EC-CEAD7FCE4024}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
@@ -6328,51 +6329,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B99F9708-B88D-4CAF-9904-035B73FC95A3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D041B91-E475-4BD7-BFD4-0657CEC870CC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Modello carta intestata.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>538</Words>
   <Characters>3071</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>